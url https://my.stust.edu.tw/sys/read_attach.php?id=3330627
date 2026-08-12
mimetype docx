--- v0 (2026-06-11)
+++ v1 (2026-08-12)
@@ -2061,56 +2061,56 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，每日連續實習達八小時</w:t>
       </w:r>
       <w:r w:rsidR="00777CD8" w:rsidRPr="0042791C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。修讀實習課程</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00777CD8" w:rsidRPr="0042791C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>期間，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00777CD8" w:rsidRPr="0042791C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>除定期返校座談會或研習活動等外，應全職於實習機構實習。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CE4084" w14:textId="6C0895B1" w:rsidR="00445F91" w:rsidRPr="00445F91" w:rsidRDefault="00445F91" w:rsidP="00445F91">
+    <w:p w14:paraId="4F89D571" w14:textId="5D2F950B" w:rsidR="00445F91" w:rsidRPr="00F77FAA" w:rsidRDefault="00445F91" w:rsidP="00F77FAA">
       <w:pPr>
         <w:ind w:leftChars="58" w:left="422" w:hangingChars="118" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>其它實習課程：本系分別於上下學期開設選修2學分之</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
@@ -2147,59 +2147,50 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>』各2學分之選修課程</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>，且應於同一機構進行實習，其累積總時數以不得低於3</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00445F91">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>小時為原則。</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0586A2" w14:textId="77777777" w:rsidR="00777CD8" w:rsidRPr="0042791C" w:rsidRDefault="00963A63" w:rsidP="00777CD8">
       <w:pPr>
         <w:ind w:leftChars="18" w:left="626" w:hangingChars="243" w:hanging="583"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="00777CD8" w:rsidRPr="00837D42">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、本系於校外實習場所分發排定後，於學生前往實習前通知學生家長，並取得校外實習家長同意書。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410B004B" w14:textId="77777777" w:rsidR="00777CD8" w:rsidRDefault="00963A63" w:rsidP="00777CD8">
       <w:pPr>
         <w:ind w:leftChars="18" w:left="624" w:hangingChars="242" w:hanging="581"/>
@@ -3132,58 +3123,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>正時亦同</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0571">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A9787B" w:rsidRPr="00972536" w:rsidSect="0059756E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D87F87B" w14:textId="77777777" w:rsidR="00932657" w:rsidRDefault="00932657" w:rsidP="00426C64">
+    <w:p w14:paraId="5DAB992A" w14:textId="77777777" w:rsidR="00850993" w:rsidRDefault="00850993" w:rsidP="00426C64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A180098" w14:textId="77777777" w:rsidR="00932657" w:rsidRDefault="00932657" w:rsidP="00426C64">
+    <w:p w14:paraId="2BDF9AFF" w14:textId="77777777" w:rsidR="00850993" w:rsidRDefault="00850993" w:rsidP="00426C64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3206,58 +3197,58 @@
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00FFE0A0" w14:textId="77777777" w:rsidR="00932657" w:rsidRDefault="00932657" w:rsidP="00426C64">
+    <w:p w14:paraId="79FB8B88" w14:textId="77777777" w:rsidR="00850993" w:rsidRDefault="00850993" w:rsidP="00426C64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C03CC41" w14:textId="77777777" w:rsidR="00932657" w:rsidRDefault="00932657" w:rsidP="00426C64">
+    <w:p w14:paraId="1CB547D1" w14:textId="77777777" w:rsidR="00850993" w:rsidRDefault="00850993" w:rsidP="00426C64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -3316,97 +3307,100 @@
     <w:rsid w:val="00445F91"/>
     <w:rsid w:val="004664B6"/>
     <w:rsid w:val="004864C8"/>
     <w:rsid w:val="004D6F3A"/>
     <w:rsid w:val="005568AA"/>
     <w:rsid w:val="00573F9D"/>
     <w:rsid w:val="00575334"/>
     <w:rsid w:val="005857CE"/>
     <w:rsid w:val="0059756E"/>
     <w:rsid w:val="00667D6B"/>
     <w:rsid w:val="006A258A"/>
     <w:rsid w:val="00730B1A"/>
     <w:rsid w:val="00774903"/>
     <w:rsid w:val="00777CD8"/>
     <w:rsid w:val="007945ED"/>
     <w:rsid w:val="007A7393"/>
     <w:rsid w:val="007A7C69"/>
     <w:rsid w:val="007C1094"/>
     <w:rsid w:val="007C1100"/>
     <w:rsid w:val="007E74E3"/>
     <w:rsid w:val="00810C75"/>
     <w:rsid w:val="00812A90"/>
     <w:rsid w:val="0083069E"/>
     <w:rsid w:val="00835E59"/>
     <w:rsid w:val="00837D42"/>
+    <w:rsid w:val="00850993"/>
     <w:rsid w:val="00854A41"/>
     <w:rsid w:val="008708D6"/>
     <w:rsid w:val="008728C2"/>
     <w:rsid w:val="00881773"/>
     <w:rsid w:val="008B1BC1"/>
     <w:rsid w:val="008C1775"/>
     <w:rsid w:val="008C6098"/>
     <w:rsid w:val="008F543D"/>
     <w:rsid w:val="00930A9F"/>
     <w:rsid w:val="00932657"/>
     <w:rsid w:val="009371E3"/>
     <w:rsid w:val="00963A63"/>
     <w:rsid w:val="00972536"/>
     <w:rsid w:val="009B45ED"/>
     <w:rsid w:val="009D608E"/>
     <w:rsid w:val="009E5343"/>
     <w:rsid w:val="00A12130"/>
     <w:rsid w:val="00A2130C"/>
     <w:rsid w:val="00A9787B"/>
     <w:rsid w:val="00AA5D57"/>
     <w:rsid w:val="00AC2818"/>
     <w:rsid w:val="00AE6700"/>
     <w:rsid w:val="00AE7D86"/>
     <w:rsid w:val="00B00D8A"/>
     <w:rsid w:val="00B16020"/>
     <w:rsid w:val="00B64461"/>
     <w:rsid w:val="00BC45F3"/>
     <w:rsid w:val="00BF4AA9"/>
     <w:rsid w:val="00C10546"/>
     <w:rsid w:val="00C24DDC"/>
     <w:rsid w:val="00C34008"/>
     <w:rsid w:val="00C42F24"/>
+    <w:rsid w:val="00C63D0A"/>
     <w:rsid w:val="00CC6534"/>
     <w:rsid w:val="00CD3452"/>
     <w:rsid w:val="00D04A67"/>
     <w:rsid w:val="00D969C0"/>
     <w:rsid w:val="00DA54B6"/>
     <w:rsid w:val="00DC16F5"/>
     <w:rsid w:val="00DC666F"/>
     <w:rsid w:val="00DE515B"/>
     <w:rsid w:val="00DE5B67"/>
     <w:rsid w:val="00EC05B5"/>
     <w:rsid w:val="00ED369E"/>
     <w:rsid w:val="00EE7F65"/>
     <w:rsid w:val="00F226EB"/>
     <w:rsid w:val="00F37B6A"/>
     <w:rsid w:val="00F612A6"/>
+    <w:rsid w:val="00F77FAA"/>
     <w:rsid w:val="00F87A1D"/>
     <w:rsid w:val="00FD1EEE"/>
     <w:rsid w:val="00FF1551"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4313,50 +4307,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2E975DB-FA3C-47D3-8669-EB034EBC3112}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>292</Words>
-  <Characters>1668</Characters>
+  <Characters>1667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1957</CharactersWithSpaces>
+  <CharactersWithSpaces>1956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>